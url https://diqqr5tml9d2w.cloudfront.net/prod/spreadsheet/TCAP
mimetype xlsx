--- v4 (2026-09-16)
+++ v5 (2026-10-31)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NAV Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="8">
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Price Date</t>
   </si>
   <si>
     <t>Exit Price(Offer)($)</t>
   </si>
   <si>
     <t>NAV Price($)</t>
   </si>
   <si>
     <t>Entry Price(Bid)($)</t>
   </si>
   <si>
     <t>Ten Cap Alpha Plus Complex ETF</t>
   </si>
   <si>
     <t>TCAP</t>
   </si>
 </sst>
@@ -422,51 +422,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F256"/>
+  <dimension ref="A1:F295"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="10.83" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -5550,50 +5550,830 @@
       <c r="E255" s="3">
         <v>9.4293</v>
       </c>
       <c r="F255" s="3">
         <f>+(1+0.3%)*E255</f>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
         <v>6</v>
       </c>
       <c r="B256" t="s">
         <v>7</v>
       </c>
       <c r="C256" s="2">
         <v>46280</v>
       </c>
       <c r="D256" s="3">
         <f>+(1-0.3%)*E256</f>
       </c>
       <c r="E256" s="3">
         <v>9.3514</v>
       </c>
       <c r="F256" s="3">
         <f>+(1+0.3%)*E256</f>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>6</v>
+      </c>
+      <c r="B257" t="s">
+        <v>7</v>
+      </c>
+      <c r="C257" s="2">
+        <v>46281</v>
+      </c>
+      <c r="D257" s="3">
+        <f>+(1-0.3%)*E257</f>
+      </c>
+      <c r="E257" s="3">
+        <v>9.3798</v>
+      </c>
+      <c r="F257" s="3">
+        <f>+(1+0.3%)*E257</f>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>6</v>
+      </c>
+      <c r="B258" t="s">
+        <v>7</v>
+      </c>
+      <c r="C258" s="2">
+        <v>46282</v>
+      </c>
+      <c r="D258" s="3">
+        <f>+(1-0.3%)*E258</f>
+      </c>
+      <c r="E258" s="3">
+        <v>9.4233</v>
+      </c>
+      <c r="F258" s="3">
+        <f>+(1+0.3%)*E258</f>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>6</v>
+      </c>
+      <c r="B259" t="s">
+        <v>7</v>
+      </c>
+      <c r="C259" s="2">
+        <v>46283</v>
+      </c>
+      <c r="D259" s="3">
+        <f>+(1-0.3%)*E259</f>
+      </c>
+      <c r="E259" s="3">
+        <v>9.4489</v>
+      </c>
+      <c r="F259" s="3">
+        <f>+(1+0.3%)*E259</f>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>6</v>
+      </c>
+      <c r="B260" t="s">
+        <v>7</v>
+      </c>
+      <c r="C260" s="2">
+        <v>46285</v>
+      </c>
+      <c r="D260" s="3">
+        <f>+(1-0.3%)*E260</f>
+      </c>
+      <c r="E260" s="3">
+        <v>9.4489</v>
+      </c>
+      <c r="F260" s="3">
+        <f>+(1+0.3%)*E260</f>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>6</v>
+      </c>
+      <c r="B261" t="s">
+        <v>7</v>
+      </c>
+      <c r="C261" s="2">
+        <v>46286</v>
+      </c>
+      <c r="D261" s="3">
+        <f>+(1-0.3%)*E261</f>
+      </c>
+      <c r="E261" s="3">
+        <v>9.4522</v>
+      </c>
+      <c r="F261" s="3">
+        <f>+(1+0.3%)*E261</f>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>6</v>
+      </c>
+      <c r="B262" t="s">
+        <v>7</v>
+      </c>
+      <c r="C262" s="2">
+        <v>46287</v>
+      </c>
+      <c r="D262" s="3">
+        <f>+(1-0.3%)*E262</f>
+      </c>
+      <c r="E262" s="3">
+        <v>9.5024</v>
+      </c>
+      <c r="F262" s="3">
+        <f>+(1+0.3%)*E262</f>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>6</v>
+      </c>
+      <c r="B263" t="s">
+        <v>7</v>
+      </c>
+      <c r="C263" s="2">
+        <v>46288</v>
+      </c>
+      <c r="D263" s="3">
+        <f>+(1-0.3%)*E263</f>
+      </c>
+      <c r="E263" s="3">
+        <v>9.515</v>
+      </c>
+      <c r="F263" s="3">
+        <f>+(1+0.3%)*E263</f>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>6</v>
+      </c>
+      <c r="B264" t="s">
+        <v>7</v>
+      </c>
+      <c r="C264" s="2">
+        <v>46289</v>
+      </c>
+      <c r="D264" s="3">
+        <f>+(1-0.3%)*E264</f>
+      </c>
+      <c r="E264" s="3">
+        <v>9.4661</v>
+      </c>
+      <c r="F264" s="3">
+        <f>+(1+0.3%)*E264</f>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>6</v>
+      </c>
+      <c r="B265" t="s">
+        <v>7</v>
+      </c>
+      <c r="C265" s="2">
+        <v>46290</v>
+      </c>
+      <c r="D265" s="3">
+        <f>+(1-0.3%)*E265</f>
+      </c>
+      <c r="E265" s="3">
+        <v>9.4199</v>
+      </c>
+      <c r="F265" s="3">
+        <f>+(1+0.3%)*E265</f>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>6</v>
+      </c>
+      <c r="B266" t="s">
+        <v>7</v>
+      </c>
+      <c r="C266" s="2">
+        <v>46292</v>
+      </c>
+      <c r="D266" s="3">
+        <f>+(1-0.3%)*E266</f>
+      </c>
+      <c r="E266" s="3">
+        <v>9.4199</v>
+      </c>
+      <c r="F266" s="3">
+        <f>+(1+0.3%)*E266</f>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>6</v>
+      </c>
+      <c r="B267" t="s">
+        <v>7</v>
+      </c>
+      <c r="C267" s="2">
+        <v>46293</v>
+      </c>
+      <c r="D267" s="3">
+        <f>+(1-0.3%)*E267</f>
+      </c>
+      <c r="E267" s="3">
+        <v>9.4198</v>
+      </c>
+      <c r="F267" s="3">
+        <f>+(1+0.3%)*E267</f>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>6</v>
+      </c>
+      <c r="B268" t="s">
+        <v>7</v>
+      </c>
+      <c r="C268" s="2">
+        <v>46294</v>
+      </c>
+      <c r="D268" s="3">
+        <f>+(1-0.3%)*E268</f>
+      </c>
+      <c r="E268" s="3">
+        <v>9.4652</v>
+      </c>
+      <c r="F268" s="3">
+        <f>+(1+0.3%)*E268</f>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>6</v>
+      </c>
+      <c r="B269" t="s">
+        <v>7</v>
+      </c>
+      <c r="C269" s="2">
+        <v>46295</v>
+      </c>
+      <c r="D269" s="3">
+        <f>+(1-0.3%)*E269</f>
+      </c>
+      <c r="E269" s="3">
+        <v>9.5395</v>
+      </c>
+      <c r="F269" s="3">
+        <f>+(1+0.3%)*E269</f>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>6</v>
+      </c>
+      <c r="B270" t="s">
+        <v>7</v>
+      </c>
+      <c r="C270" s="2">
+        <v>46296</v>
+      </c>
+      <c r="D270" s="3">
+        <f>+(1-0.3%)*E270</f>
+      </c>
+      <c r="E270" s="3">
+        <v>9.3629</v>
+      </c>
+      <c r="F270" s="3">
+        <f>+(1+0.3%)*E270</f>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>6</v>
+      </c>
+      <c r="B271" t="s">
+        <v>7</v>
+      </c>
+      <c r="C271" s="2">
+        <v>46297</v>
+      </c>
+      <c r="D271" s="3">
+        <f>+(1-0.3%)*E271</f>
+      </c>
+      <c r="E271" s="3">
+        <v>9.4442</v>
+      </c>
+      <c r="F271" s="3">
+        <f>+(1+0.3%)*E271</f>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>6</v>
+      </c>
+      <c r="B272" t="s">
+        <v>7</v>
+      </c>
+      <c r="C272" s="2">
+        <v>46299</v>
+      </c>
+      <c r="D272" s="3">
+        <f>+(1-0.3%)*E272</f>
+      </c>
+      <c r="E272" s="3">
+        <v>9.4442</v>
+      </c>
+      <c r="F272" s="3">
+        <f>+(1+0.3%)*E272</f>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>6</v>
+      </c>
+      <c r="B273" t="s">
+        <v>7</v>
+      </c>
+      <c r="C273" s="2">
+        <v>46300</v>
+      </c>
+      <c r="D273" s="3">
+        <f>+(1-0.3%)*E273</f>
+      </c>
+      <c r="E273" s="3">
+        <v>9.4725</v>
+      </c>
+      <c r="F273" s="3">
+        <f>+(1+0.3%)*E273</f>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>6</v>
+      </c>
+      <c r="B274" t="s">
+        <v>7</v>
+      </c>
+      <c r="C274" s="2">
+        <v>46301</v>
+      </c>
+      <c r="D274" s="3">
+        <f>+(1-0.3%)*E274</f>
+      </c>
+      <c r="E274" s="3">
+        <v>9.5119</v>
+      </c>
+      <c r="F274" s="3">
+        <f>+(1+0.3%)*E274</f>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>6</v>
+      </c>
+      <c r="B275" t="s">
+        <v>7</v>
+      </c>
+      <c r="C275" s="2">
+        <v>46302</v>
+      </c>
+      <c r="D275" s="3">
+        <f>+(1-0.3%)*E275</f>
+      </c>
+      <c r="E275" s="3">
+        <v>9.5069</v>
+      </c>
+      <c r="F275" s="3">
+        <f>+(1+0.3%)*E275</f>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>6</v>
+      </c>
+      <c r="B276" t="s">
+        <v>7</v>
+      </c>
+      <c r="C276" s="2">
+        <v>46303</v>
+      </c>
+      <c r="D276" s="3">
+        <f>+(1-0.3%)*E276</f>
+      </c>
+      <c r="E276" s="3">
+        <v>9.4177</v>
+      </c>
+      <c r="F276" s="3">
+        <f>+(1+0.3%)*E276</f>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>6</v>
+      </c>
+      <c r="B277" t="s">
+        <v>7</v>
+      </c>
+      <c r="C277" s="2">
+        <v>46304</v>
+      </c>
+      <c r="D277" s="3">
+        <f>+(1-0.3%)*E277</f>
+      </c>
+      <c r="E277" s="3">
+        <v>9.5127</v>
+      </c>
+      <c r="F277" s="3">
+        <f>+(1+0.3%)*E277</f>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>6</v>
+      </c>
+      <c r="B278" t="s">
+        <v>7</v>
+      </c>
+      <c r="C278" s="2">
+        <v>46306</v>
+      </c>
+      <c r="D278" s="3">
+        <f>+(1-0.3%)*E278</f>
+      </c>
+      <c r="E278" s="3">
+        <v>9.5127</v>
+      </c>
+      <c r="F278" s="3">
+        <f>+(1+0.3%)*E278</f>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>6</v>
+      </c>
+      <c r="B279" t="s">
+        <v>7</v>
+      </c>
+      <c r="C279" s="2">
+        <v>46307</v>
+      </c>
+      <c r="D279" s="3">
+        <f>+(1-0.3%)*E279</f>
+      </c>
+      <c r="E279" s="3">
+        <v>9.5873</v>
+      </c>
+      <c r="F279" s="3">
+        <f>+(1+0.3%)*E279</f>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>6</v>
+      </c>
+      <c r="B280" t="s">
+        <v>7</v>
+      </c>
+      <c r="C280" s="2">
+        <v>46308</v>
+      </c>
+      <c r="D280" s="3">
+        <f>+(1-0.3%)*E280</f>
+      </c>
+      <c r="E280" s="3">
+        <v>9.5534</v>
+      </c>
+      <c r="F280" s="3">
+        <f>+(1+0.3%)*E280</f>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>6</v>
+      </c>
+      <c r="B281" t="s">
+        <v>7</v>
+      </c>
+      <c r="C281" s="2">
+        <v>46309</v>
+      </c>
+      <c r="D281" s="3">
+        <f>+(1-0.3%)*E281</f>
+      </c>
+      <c r="E281" s="3">
+        <v>9.5088</v>
+      </c>
+      <c r="F281" s="3">
+        <f>+(1+0.3%)*E281</f>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>6</v>
+      </c>
+      <c r="B282" t="s">
+        <v>7</v>
+      </c>
+      <c r="C282" s="2">
+        <v>46310</v>
+      </c>
+      <c r="D282" s="3">
+        <f>+(1-0.3%)*E282</f>
+      </c>
+      <c r="E282" s="3">
+        <v>9.4692</v>
+      </c>
+      <c r="F282" s="3">
+        <f>+(1+0.3%)*E282</f>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>6</v>
+      </c>
+      <c r="B283" t="s">
+        <v>7</v>
+      </c>
+      <c r="C283" s="2">
+        <v>46311</v>
+      </c>
+      <c r="D283" s="3">
+        <f>+(1-0.3%)*E283</f>
+      </c>
+      <c r="E283" s="3">
+        <v>9.5784</v>
+      </c>
+      <c r="F283" s="3">
+        <f>+(1+0.3%)*E283</f>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>6</v>
+      </c>
+      <c r="B284" t="s">
+        <v>7</v>
+      </c>
+      <c r="C284" s="2">
+        <v>46313</v>
+      </c>
+      <c r="D284" s="3">
+        <f>+(1-0.3%)*E284</f>
+      </c>
+      <c r="E284" s="3">
+        <v>9.5784</v>
+      </c>
+      <c r="F284" s="3">
+        <f>+(1+0.3%)*E284</f>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>6</v>
+      </c>
+      <c r="B285" t="s">
+        <v>7</v>
+      </c>
+      <c r="C285" s="2">
+        <v>46314</v>
+      </c>
+      <c r="D285" s="3">
+        <f>+(1-0.3%)*E285</f>
+      </c>
+      <c r="E285" s="3">
+        <v>9.6387</v>
+      </c>
+      <c r="F285" s="3">
+        <f>+(1+0.3%)*E285</f>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>6</v>
+      </c>
+      <c r="B286" t="s">
+        <v>7</v>
+      </c>
+      <c r="C286" s="2">
+        <v>46315</v>
+      </c>
+      <c r="D286" s="3">
+        <f>+(1-0.3%)*E286</f>
+      </c>
+      <c r="E286" s="3">
+        <v>9.5919</v>
+      </c>
+      <c r="F286" s="3">
+        <f>+(1+0.3%)*E286</f>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>6</v>
+      </c>
+      <c r="B287" t="s">
+        <v>7</v>
+      </c>
+      <c r="C287" s="2">
+        <v>46316</v>
+      </c>
+      <c r="D287" s="3">
+        <f>+(1-0.3%)*E287</f>
+      </c>
+      <c r="E287" s="3">
+        <v>9.5756</v>
+      </c>
+      <c r="F287" s="3">
+        <f>+(1+0.3%)*E287</f>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>6</v>
+      </c>
+      <c r="B288" t="s">
+        <v>7</v>
+      </c>
+      <c r="C288" s="2">
+        <v>46317</v>
+      </c>
+      <c r="D288" s="3">
+        <f>+(1-0.3%)*E288</f>
+      </c>
+      <c r="E288" s="3">
+        <v>9.5259</v>
+      </c>
+      <c r="F288" s="3">
+        <f>+(1+0.3%)*E288</f>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>6</v>
+      </c>
+      <c r="B289" t="s">
+        <v>7</v>
+      </c>
+      <c r="C289" s="2">
+        <v>46318</v>
+      </c>
+      <c r="D289" s="3">
+        <f>+(1-0.3%)*E289</f>
+      </c>
+      <c r="E289" s="3">
+        <v>9.5065</v>
+      </c>
+      <c r="F289" s="3">
+        <f>+(1+0.3%)*E289</f>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>6</v>
+      </c>
+      <c r="B290" t="s">
+        <v>7</v>
+      </c>
+      <c r="C290" s="2">
+        <v>46320</v>
+      </c>
+      <c r="D290" s="3">
+        <f>+(1-0.3%)*E290</f>
+      </c>
+      <c r="E290" s="3">
+        <v>9.5065</v>
+      </c>
+      <c r="F290" s="3">
+        <f>+(1+0.3%)*E290</f>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>6</v>
+      </c>
+      <c r="B291" t="s">
+        <v>7</v>
+      </c>
+      <c r="C291" s="2">
+        <v>46321</v>
+      </c>
+      <c r="D291" s="3">
+        <f>+(1-0.3%)*E291</f>
+      </c>
+      <c r="E291" s="3">
+        <v>9.528</v>
+      </c>
+      <c r="F291" s="3">
+        <f>+(1+0.3%)*E291</f>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>6</v>
+      </c>
+      <c r="B292" t="s">
+        <v>7</v>
+      </c>
+      <c r="C292" s="2">
+        <v>46322</v>
+      </c>
+      <c r="D292" s="3">
+        <f>+(1-0.3%)*E292</f>
+      </c>
+      <c r="E292" s="3">
+        <v>9.5829</v>
+      </c>
+      <c r="F292" s="3">
+        <f>+(1+0.3%)*E292</f>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>6</v>
+      </c>
+      <c r="B293" t="s">
+        <v>7</v>
+      </c>
+      <c r="C293" s="2">
+        <v>46323</v>
+      </c>
+      <c r="D293" s="3">
+        <f>+(1-0.3%)*E293</f>
+      </c>
+      <c r="E293" s="3">
+        <v>9.5758</v>
+      </c>
+      <c r="F293" s="3">
+        <f>+(1+0.3%)*E293</f>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>6</v>
+      </c>
+      <c r="B294" t="s">
+        <v>7</v>
+      </c>
+      <c r="C294" s="2">
+        <v>46324</v>
+      </c>
+      <c r="D294" s="3">
+        <f>+(1-0.3%)*E294</f>
+      </c>
+      <c r="E294" s="3">
+        <v>9.6039</v>
+      </c>
+      <c r="F294" s="3">
+        <f>+(1+0.3%)*E294</f>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>6</v>
+      </c>
+      <c r="B295" t="s">
+        <v>7</v>
+      </c>
+      <c r="C295" s="2">
+        <v>46325</v>
+      </c>
+      <c r="D295" s="3">
+        <f>+(1-0.3%)*E295</f>
+      </c>
+      <c r="E295" s="3">
+        <v>9.6372</v>
+      </c>
+      <c r="F295" s="3">
+        <f>+(1+0.3%)*E295</f>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="1" useFirstPageNumber="1" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">